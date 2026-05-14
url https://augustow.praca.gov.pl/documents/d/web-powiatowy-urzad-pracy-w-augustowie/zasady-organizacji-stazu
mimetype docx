--- v0 (2025-10-23)
+++ v1 (2026-05-14)
@@ -1,120 +1,175 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="181059C1" w14:textId="77777777" w:rsidR="00967CC5" w:rsidRDefault="00A06A9E" w:rsidP="007D5903">
+    <w:p w14:paraId="181059C1" w14:textId="5194FA27" w:rsidR="00967CC5" w:rsidRPr="00C03415" w:rsidRDefault="00A06A9E" w:rsidP="00C03415">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007D5903">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03415">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Zasady organizacji stażu </w:t>
       </w:r>
-      <w:r w:rsidR="00967CC5">
+      <w:r w:rsidR="00967CC5" w:rsidRPr="00C03415">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="661442C1" w14:textId="46500034" w:rsidR="00A06A9E" w:rsidRPr="007D5903" w:rsidRDefault="00A06A9E" w:rsidP="007D5903">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>przez Powiatowy Urząd Pracy w Augustowie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661442C1" w14:textId="46500034" w:rsidR="00A06A9E" w:rsidRPr="00C03415" w:rsidRDefault="00A06A9E" w:rsidP="00C03415">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007D5903">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03415">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>na podstawie Ustawy o rynku pracy i służbach zatrudnienia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B36840" w14:textId="467A2F7C" w:rsidR="000A47E9" w:rsidRDefault="00A06A9E" w:rsidP="00967CC5">
+    <w:p w14:paraId="33B36840" w14:textId="3B09CD41" w:rsidR="000A47E9" w:rsidRPr="00C03415" w:rsidRDefault="00A06A9E" w:rsidP="00C03415">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007D5903">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03415">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>(Dz. U. 2025 r., poz. 620) art. 114</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(Dz. U. 2025 r., poz. 620</w:t>
+      </w:r>
+      <w:r w:rsidR="008D5C3A" w:rsidRPr="00C03415">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3E89">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>późn.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D5C3A" w:rsidRPr="00C03415">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zm.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03415">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) art. 114</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03415" w:rsidRPr="00C03415">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 124 oraz Rozporządzenia Ministra Rodziny, Pracy i Polityki Społecznej </w:t>
+      </w:r>
+      <w:r w:rsidR="00C03415">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C03415" w:rsidRPr="00C03415">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>z dnia 30 października 2025 r. w sprawie szczegółowego sposobu i trybu organizowania stażu dla bezrobotnych</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D3F72E0" w14:textId="77777777" w:rsidR="00967CC5" w:rsidRPr="007D5903" w:rsidRDefault="00967CC5" w:rsidP="00967CC5">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A8A8846" w14:textId="0624A27C" w:rsidR="00A06A9E" w:rsidRDefault="000A47E9" w:rsidP="00967CC5">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -507,50 +562,52 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">od </w:t>
       </w:r>
       <w:r w:rsidRPr="007D5903">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3 do 12 miesięcy</w:t>
       </w:r>
       <w:r w:rsidRPr="007D5903">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – jeśli będzie zakończony potwierdzeniem nabycia wiedzy lub umiejętności przeprowadzanym przez uprawnioną instytucję.</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="0D1EFB17" w14:textId="5F346A22" w:rsidR="00A06A9E" w:rsidRPr="007D5903" w:rsidRDefault="00A06A9E" w:rsidP="00667436">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D5903">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
@@ -1138,99 +1195,99 @@
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D5903">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bezrobotny, który na okres krótszy niż 6 miesięcy przerwał staż z powodu odbywania ćwiczeń wojskowych </w:t>
       </w:r>
       <w:r w:rsidR="00E6646E">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007D5903">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>lub przeszkolenia wojskowego, może ukończyć ten staż zgodnie z programem, za zgodą starosty i organizatora stażu jeżeli jest zarejestrowany w PUP jako osoba bezrobotna.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D2C804" w14:textId="653147C2" w:rsidR="00FE3DA5" w:rsidRPr="007D5903" w:rsidRDefault="00FE3DA5" w:rsidP="00667436">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D5903">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">W okresie odbywania stażu bezrobotnemu przysługuje prawo do stypendium w wysokości 160% zasiłku, </w:t>
       </w:r>
       <w:r w:rsidR="00E6646E">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007D5903">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">jeśli miesięczny wymiar stażu jest równy maksymalnemu wymiarowi, tj. 8 godzin na dobę i przeciętnie 40 godzin </w:t>
       </w:r>
       <w:r w:rsidR="00E6646E">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2007,52 +2064,50 @@
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D5903">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Bezrobotny albo poszukujący pracy, który </w:t>
       </w:r>
       <w:r w:rsidRPr="007D5903">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">bez uzasadnionej przyczyny przerwał realizację formy pomocy określonej </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="007D5903">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">w ustawie finansowaną z Funduszu Pracy, z wyłączeniem pośrednictwa pracy i poradnictwa zawodowego, </w:t>
       </w:r>
       <w:r w:rsidRPr="007D5903">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">nie może korzystać z tej formy pomocy przez okres 90 dni </w:t>
       </w:r>
       <w:r w:rsidRPr="007D5903">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
@@ -2245,84 +2300,84 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="221726FD" w14:textId="77777777" w:rsidR="00967CC5" w:rsidRPr="00967CC5" w:rsidRDefault="00967CC5" w:rsidP="00967CC5">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00967CC5" w:rsidRPr="00967CC5" w:rsidSect="00967CC5">
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:footnotePr>
         <w:pos w:val="beneathText"/>
       </w:footnotePr>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="851" w:right="1273" w:bottom="851" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7D2C3CF7" w14:textId="77777777" w:rsidR="00276E63" w:rsidRDefault="00276E63" w:rsidP="0003647C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1B1FE93B" w14:textId="77777777" w:rsidR="00276E63" w:rsidRDefault="00276E63" w:rsidP="0003647C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRoman,Bold">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
@@ -2345,51 +2400,51 @@
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="807204281"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="533082363"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
@@ -2417,175 +2472,175 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="006F3F0C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r w:rsidRPr="006F3F0C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DB3682">
+            <w:r w:rsidR="009E3E89">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="006F3F0C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="006F3F0C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> z </w:t>
             </w:r>
             <w:r w:rsidRPr="006F3F0C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="006F3F0C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
             <w:r w:rsidRPr="006F3F0C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DB3682">
+            <w:r w:rsidR="009E3E89">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="006F3F0C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6776AAC6" w14:textId="77777777" w:rsidR="0003647C" w:rsidRDefault="0003647C">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="241826F1" w14:textId="77777777" w:rsidR="00276E63" w:rsidRDefault="00276E63" w:rsidP="0003647C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="426303BB" w14:textId="77777777" w:rsidR="00276E63" w:rsidRDefault="00276E63" w:rsidP="0003647C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0000000A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0000000A"/>
     <w:name w:val="WW8Num10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19CB27C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D926DBA"/>
     <w:lvl w:ilvl="0" w:tplc="184EE486">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2631,51 +2686,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FBC2CF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="485C77A6"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2717,51 +2772,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2124279E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="844CE1C8"/>
     <w:lvl w:ilvl="0" w:tplc="7A404D22">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1434" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2154" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -2806,51 +2861,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5754" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6474" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7194" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="791E445B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D0C5FC0"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2892,51 +2947,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="797C6426"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA50163C"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3001,53 +3056,52 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="beneathText"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A47E9"/>
     <w:rsid w:val="000136FB"/>
     <w:rsid w:val="0003647C"/>
     <w:rsid w:val="000412D8"/>
@@ -3084,79 +3138,84 @@
     <w:rsid w:val="004D2CA0"/>
     <w:rsid w:val="004F3B96"/>
     <w:rsid w:val="0058349B"/>
     <w:rsid w:val="00586409"/>
     <w:rsid w:val="005953D8"/>
     <w:rsid w:val="005A2F91"/>
     <w:rsid w:val="005E7F72"/>
     <w:rsid w:val="005F65D8"/>
     <w:rsid w:val="00637A65"/>
     <w:rsid w:val="00667436"/>
     <w:rsid w:val="00671508"/>
     <w:rsid w:val="006A5800"/>
     <w:rsid w:val="006E062D"/>
     <w:rsid w:val="006E37AC"/>
     <w:rsid w:val="006F3F0C"/>
     <w:rsid w:val="00703CF1"/>
     <w:rsid w:val="00720499"/>
     <w:rsid w:val="00797FE6"/>
     <w:rsid w:val="007D5903"/>
     <w:rsid w:val="00813CEA"/>
     <w:rsid w:val="00826FE6"/>
     <w:rsid w:val="0083410B"/>
     <w:rsid w:val="00862039"/>
     <w:rsid w:val="00876F02"/>
     <w:rsid w:val="008B144B"/>
+    <w:rsid w:val="008D5C3A"/>
     <w:rsid w:val="008E756F"/>
     <w:rsid w:val="008F62B6"/>
     <w:rsid w:val="009015CB"/>
     <w:rsid w:val="00911F46"/>
     <w:rsid w:val="00957812"/>
     <w:rsid w:val="009630C0"/>
     <w:rsid w:val="00967CC5"/>
     <w:rsid w:val="00993DEC"/>
     <w:rsid w:val="009C2C8D"/>
     <w:rsid w:val="009C6C66"/>
     <w:rsid w:val="009D0C48"/>
     <w:rsid w:val="009E08DF"/>
+    <w:rsid w:val="009E3E89"/>
     <w:rsid w:val="00A06A9E"/>
     <w:rsid w:val="00A1397F"/>
     <w:rsid w:val="00A32D9E"/>
     <w:rsid w:val="00A460E6"/>
+    <w:rsid w:val="00A50D7F"/>
     <w:rsid w:val="00A73788"/>
     <w:rsid w:val="00AA52DA"/>
     <w:rsid w:val="00AA55BE"/>
+    <w:rsid w:val="00AC1DEC"/>
     <w:rsid w:val="00AD590A"/>
     <w:rsid w:val="00B01D23"/>
     <w:rsid w:val="00B57229"/>
     <w:rsid w:val="00B614FC"/>
     <w:rsid w:val="00BA2604"/>
     <w:rsid w:val="00BA76E4"/>
     <w:rsid w:val="00BA7781"/>
     <w:rsid w:val="00BB1974"/>
     <w:rsid w:val="00BB716E"/>
     <w:rsid w:val="00BE33EC"/>
+    <w:rsid w:val="00C03415"/>
     <w:rsid w:val="00C53F23"/>
     <w:rsid w:val="00C77A6B"/>
     <w:rsid w:val="00CB3CD5"/>
     <w:rsid w:val="00CC6C61"/>
     <w:rsid w:val="00CF614F"/>
     <w:rsid w:val="00CF6ADD"/>
     <w:rsid w:val="00DA5354"/>
     <w:rsid w:val="00DB3682"/>
     <w:rsid w:val="00DB3B28"/>
     <w:rsid w:val="00DD7F62"/>
     <w:rsid w:val="00E103BA"/>
     <w:rsid w:val="00E27B2A"/>
     <w:rsid w:val="00E512C1"/>
     <w:rsid w:val="00E6646E"/>
     <w:rsid w:val="00E76884"/>
     <w:rsid w:val="00E97875"/>
     <w:rsid w:val="00EA0526"/>
     <w:rsid w:val="00EA55CF"/>
     <w:rsid w:val="00EE222C"/>
     <w:rsid w:val="00EF363A"/>
     <w:rsid w:val="00EF59AD"/>
     <w:rsid w:val="00F10B94"/>
     <w:rsid w:val="00F34248"/>
     <w:rsid w:val="00F37426"/>
     <w:rsid w:val="00F93A1B"/>
@@ -3168,527 +3227,443 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D3505BB"/>
+  <w15:docId w15:val="{FF6FF334-8415-4562-8B04-EC5DDB32031D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...455 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000A47E9"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
@@ -3810,59 +3785,59 @@
     <w:rsid w:val="00292AF4"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00292AF4"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4113,82 +4088,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F99B783A-1C96-4195-93B2-34B6AAED5D4D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6C54908-9234-4FA9-875A-242EAC3B39C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1329</Words>
-  <Characters>7978</Characters>
+  <Words>1357</Words>
+  <Characters>8142</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
+  <Lines>67</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9289</CharactersWithSpaces>
+  <CharactersWithSpaces>9481</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>