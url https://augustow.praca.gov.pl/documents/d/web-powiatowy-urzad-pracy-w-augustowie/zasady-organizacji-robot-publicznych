--- v0 (2025-10-18)
+++ v1 (2026-05-13)
@@ -1,95 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="190DBA97" w14:textId="52EDEA98" w:rsidR="00D709CA" w:rsidRPr="002360C8" w:rsidRDefault="00E433CA" w:rsidP="002360C8">
+    <w:p w14:paraId="190DBA97" w14:textId="6CF17F53" w:rsidR="00D709CA" w:rsidRPr="002360C8" w:rsidRDefault="00E433CA" w:rsidP="002360C8">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Zasady o</w:t>
       </w:r>
       <w:r w:rsidR="00AB0591">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>rganizacj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00AB0591">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> robót publicznych na podstawie Ustawy o rynku pracy i służbach zatrudnienia (Dz. U. 2025 r., poz. 620) art. 136</w:t>
+        <w:t xml:space="preserve"> robót publicznych na podstawie Ustawy o rynku pracy i służbach zatrudnienia (Dz. U. 2025 r., poz. 620</w:t>
+      </w:r>
+      <w:r w:rsidR="005F3CA5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z późn. zm.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00AB0591">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>) art. 136</w:t>
       </w:r>
       <w:r w:rsidR="00AB0591" w:rsidRPr="003E2961">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB0591" w:rsidRPr="00AB0591">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>oraz 138-139</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="206CD892" w14:textId="77777777" w:rsidR="00AB0591" w:rsidRPr="00FA5E8B" w:rsidRDefault="00AB0591" w:rsidP="002360C8">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -884,152 +901,150 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> trzech </w:t>
       </w:r>
       <w:r w:rsidR="007A79D8" w:rsidRPr="007A79D8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">miesięcy </w:t>
       </w:r>
       <w:r w:rsidRPr="007A79D8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(z wyłączeniem subsydiowanego zatrudnienia) na umowę o pracę</w:t>
       </w:r>
       <w:r w:rsidR="00FD4629">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> w pełnym wymiarze czasu pracy</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="007A79D8" w:rsidRPr="007A79D8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007A79D8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A9CDDE" w14:textId="77777777" w:rsidR="007A79D8" w:rsidRPr="00AB0591" w:rsidRDefault="007A79D8" w:rsidP="002360C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6300"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007A79D8" w:rsidRPr="00AB0591" w:rsidSect="007A79D8">
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:footnotePr>
         <w:pos w:val="beneathText"/>
       </w:footnotePr>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="709" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5497E6E9" w14:textId="77777777" w:rsidR="00AB0591" w:rsidRDefault="00AB0591" w:rsidP="0003647C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3CB74FD0" w14:textId="77777777" w:rsidR="00AB0591" w:rsidRDefault="00AB0591" w:rsidP="0003647C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="-1844852855"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
@@ -1057,51 +1072,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00CE2C52">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00CE2C52">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD4629">
+            <w:r w:rsidR="005F3CA5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2C52">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00CE2C52">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> z </w:t>
             </w:r>
@@ -1110,122 +1125,122 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00CE2C52">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00CE2C52">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD4629">
+            <w:r w:rsidR="005F3CA5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2C52">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6776AAC6" w14:textId="77777777" w:rsidR="00AB0591" w:rsidRDefault="00AB0591">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="431C76C8" w14:textId="77777777" w:rsidR="00AB0591" w:rsidRDefault="00AB0591" w:rsidP="0003647C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="143F5F14" w14:textId="77777777" w:rsidR="00AB0591" w:rsidRDefault="00AB0591" w:rsidP="0003647C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0000000A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0000000A"/>
     <w:name w:val="WW8Num10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12BB4969"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FC21ACA"/>
     <w:lvl w:ilvl="0" w:tplc="233C274A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1271,51 +1286,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D044902"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E1E2C54"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1860" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1368,53 +1383,52 @@
       <w:pPr>
         <w:ind w:left="6180" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6900" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:pos w:val="beneathText"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A47E9"/>
@@ -1444,50 +1458,51 @@
     <w:rsid w:val="002652F7"/>
     <w:rsid w:val="00281DFF"/>
     <w:rsid w:val="00292AF4"/>
     <w:rsid w:val="002B0535"/>
     <w:rsid w:val="002C3BA1"/>
     <w:rsid w:val="002D4501"/>
     <w:rsid w:val="002E7A21"/>
     <w:rsid w:val="003251B6"/>
     <w:rsid w:val="00356D4F"/>
     <w:rsid w:val="00373D4A"/>
     <w:rsid w:val="00381879"/>
     <w:rsid w:val="003C158B"/>
     <w:rsid w:val="003C6C51"/>
     <w:rsid w:val="00412776"/>
     <w:rsid w:val="00415E58"/>
     <w:rsid w:val="00480DAC"/>
     <w:rsid w:val="00481F81"/>
     <w:rsid w:val="00484876"/>
     <w:rsid w:val="004B0424"/>
     <w:rsid w:val="004D2CA0"/>
     <w:rsid w:val="004F3B96"/>
     <w:rsid w:val="0058349B"/>
     <w:rsid w:val="00586409"/>
     <w:rsid w:val="005953D8"/>
     <w:rsid w:val="005E7F72"/>
+    <w:rsid w:val="005F3CA5"/>
     <w:rsid w:val="005F65D8"/>
     <w:rsid w:val="00622674"/>
     <w:rsid w:val="00637A65"/>
     <w:rsid w:val="006466DE"/>
     <w:rsid w:val="00671508"/>
     <w:rsid w:val="006A5800"/>
     <w:rsid w:val="006E062D"/>
     <w:rsid w:val="006E1915"/>
     <w:rsid w:val="006E37AC"/>
     <w:rsid w:val="00703CF1"/>
     <w:rsid w:val="00711304"/>
     <w:rsid w:val="00720499"/>
     <w:rsid w:val="00797FE6"/>
     <w:rsid w:val="007A79D8"/>
     <w:rsid w:val="007C4A6D"/>
     <w:rsid w:val="007C688D"/>
     <w:rsid w:val="007D31F8"/>
     <w:rsid w:val="00813CEA"/>
     <w:rsid w:val="00841F87"/>
     <w:rsid w:val="00862039"/>
     <w:rsid w:val="00876F02"/>
     <w:rsid w:val="008B144B"/>
     <w:rsid w:val="008E756F"/>
     <w:rsid w:val="008F62B6"/>
     <w:rsid w:val="009015CB"/>
@@ -1550,622 +1565,443 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D3505BB"/>
+  <w15:docId w15:val="{574AEECC-384D-4437-972E-AF5CD5570A23}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...550 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000A47E9"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00157BF1"/>
     <w:pPr>
@@ -2382,74 +2218,74 @@
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezodstpw">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00AB0591"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="1628272282">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2700,82 +2536,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D512972-BEDB-420C-9145-9E065E30CD34}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58AF63C4-A7F0-4E74-A7DC-FAFBBEF9463C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>514</Words>
-  <Characters>3089</Characters>
+  <Words>516</Words>
+  <Characters>3099</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3596</CharactersWithSpaces>
+  <CharactersWithSpaces>3608</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>