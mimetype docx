--- v0 (2025-10-22)
+++ v1 (2026-05-13)
@@ -246,51 +246,51 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="025B259E" id="Prostokąt 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:148.9pt;margin-top:17.35pt;width:9pt;height:6.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1WtBBmQIAAKsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9vEzEMf0fiO0R5Z3dXWhjVrlO1aQhp&#10;2io2tOc0l/QicnFI0l7LO99sHwwn96djTCAh+pDGZ/tn+xfbZ+f7RpOdcF6BKWlxklMiDIdKmU1J&#10;v9xfvTmlxAdmKqbBiJIehKfni9evzlo7FxOoQVfCEQQxft7aktYh2HmWeV6LhvkTsMKgUoJrWEDR&#10;bbLKsRbRG51N8vxd1oKrrAMuvMevl52SLhK+lIKHWym9CESXFHML6XTpXMczW5yx+cYxWyvep8H+&#10;IYuGKYNBR6hLFhjZOvUbVKO4Aw8ynHBoMpBScZFqwGqK/Fk1dzWzItWC5Hg70uT/Hyy/2a0cUVVJ&#10;Z5QY1uATrTDBAF8ffwQyi/y01s/R7M6uXC95vMZi99I18R/LIPvE6WHkVOwD4fixKKZvc2Seo+p0&#10;9n6SILOjr3U+fBTQkHgpqcMXS0Sy3bUPGA9NB5MYyoNW1ZXSOgmxS8SFdmTH8H3XmyLmix6/WGnz&#10;N8ewf8ERYaJnFsvvCk63cNAi4mnzWUgkDkucpIRTyx6TYZwLE4pOVbNKdDnOcvwNWQ7pp5wTYESW&#10;WN2I3QMMlh3IgN0V29tHV5E6fnTO/5RY5zx6pMhgwujcKAPuJQCNVfWRO/uBpI6ayNIaqgO2lYNu&#10;3rzlVwqf95r5sGIOBwwbApdGuMVDamhLCv2Nkhrc95e+R3vse9RS0uLAltR/2zInKNGfDE7Eh2I6&#10;jROehCl2GgruqWb9VGO2zQVgzxS4nixP12gf9HCVDpoH3C3LGBVVzHCMXVIe3CBchG6R4HbiYrlM&#10;ZjjVloVrc2d5BI+sxva93z8wZ/seDzgbNzAMN5s/a/XONnoaWG4DSJXm4MhrzzduhNQ4/faKK+ep&#10;nKyOO3bxEwAA//8DAFBLAwQUAAYACAAAACEAxS4m798AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7VI3KjTtDQlxKn4ESC40RbO23hJIuJ1FLtt4OlZTnDc2dHMN8VqdJ060BBa&#10;zwamkwQUceVty7WB7ebhYgkqRGSLnWcy8EUBVuXpSYG59Ud+pcM61kpCOORooImxz7UOVUMOw8T3&#10;xPL78IPDKOdQazvgUcJdp9MkWWiHLUtDgz3dNVR9rvfOgHvh2/7tKUGXLp6/g6ses/v23Zjzs/Hm&#10;GlSkMf6Z4Rdf0KEUpp3fsw2qM5BeZYIeDczmGSgxzKaXIuwMzJcp6LLQ/xeUPwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQD1WtBBmQIAAKsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDFLibv3wAAAAkBAAAPAAAAAAAAAAAAAAAAAPMEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="75B16235" id="Prostokąt 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:148.9pt;margin-top:17.35pt;width:9pt;height:6.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1WtBBmQIAAKsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9vEzEMf0fiO0R5Z3dXWhjVrlO1aQhp&#10;2io2tOc0l/QicnFI0l7LO99sHwwn96djTCAh+pDGZ/tn+xfbZ+f7RpOdcF6BKWlxklMiDIdKmU1J&#10;v9xfvTmlxAdmKqbBiJIehKfni9evzlo7FxOoQVfCEQQxft7aktYh2HmWeV6LhvkTsMKgUoJrWEDR&#10;bbLKsRbRG51N8vxd1oKrrAMuvMevl52SLhK+lIKHWym9CESXFHML6XTpXMczW5yx+cYxWyvep8H+&#10;IYuGKYNBR6hLFhjZOvUbVKO4Aw8ynHBoMpBScZFqwGqK/Fk1dzWzItWC5Hg70uT/Hyy/2a0cUVVJ&#10;Z5QY1uATrTDBAF8ffwQyi/y01s/R7M6uXC95vMZi99I18R/LIPvE6WHkVOwD4fixKKZvc2Seo+p0&#10;9n6SILOjr3U+fBTQkHgpqcMXS0Sy3bUPGA9NB5MYyoNW1ZXSOgmxS8SFdmTH8H3XmyLmix6/WGnz&#10;N8ewf8ERYaJnFsvvCk63cNAi4mnzWUgkDkucpIRTyx6TYZwLE4pOVbNKdDnOcvwNWQ7pp5wTYESW&#10;WN2I3QMMlh3IgN0V29tHV5E6fnTO/5RY5zx6pMhgwujcKAPuJQCNVfWRO/uBpI6ayNIaqgO2lYNu&#10;3rzlVwqf95r5sGIOBwwbApdGuMVDamhLCv2Nkhrc95e+R3vse9RS0uLAltR/2zInKNGfDE7Eh2I6&#10;jROehCl2GgruqWb9VGO2zQVgzxS4nixP12gf9HCVDpoH3C3LGBVVzHCMXVIe3CBchG6R4HbiYrlM&#10;ZjjVloVrc2d5BI+sxva93z8wZ/seDzgbNzAMN5s/a/XONnoaWG4DSJXm4MhrzzduhNQ4/faKK+ep&#10;nKyOO3bxEwAA//8DAFBLAwQUAAYACAAAACEAxS4m798AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7VI3KjTtDQlxKn4ESC40RbO23hJIuJ1FLtt4OlZTnDc2dHMN8VqdJ060BBa&#10;zwamkwQUceVty7WB7ebhYgkqRGSLnWcy8EUBVuXpSYG59Ud+pcM61kpCOORooImxz7UOVUMOw8T3&#10;xPL78IPDKOdQazvgUcJdp9MkWWiHLUtDgz3dNVR9rvfOgHvh2/7tKUGXLp6/g6ses/v23Zjzs/Hm&#10;GlSkMf6Z4Rdf0KEUpp3fsw2qM5BeZYIeDczmGSgxzKaXIuwMzJcp6LLQ/xeUPwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQD1WtBBmQIAAKsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDFLibv3wAAAAkBAAAPAAAAAAAAAAAAAAAAAPMEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003E2961">
         <w:t>(proszę zaznaczyć znakiem x właściwą odpowiedź)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72298AB3" w14:textId="6BDAA056" w:rsidR="0032230F" w:rsidRPr="003E2961" w:rsidRDefault="001A6801" w:rsidP="003E2961">
       <w:pPr>
         <w:ind w:left="-142" w:firstLine="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0032230F" w:rsidRPr="003E2961">
@@ -365,236 +365,245 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4035AB35" id="Prostokąt 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:149.25pt;margin-top:5.65pt;width:9pt;height:6.75pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPUJqbmAIAAKsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aztOuCOkXQosOA&#10;og3WDj0rshQbk0VNUuJk9/3ZPmyUZDtZV2zAsBwU0iSfyCeSF5e7VpGtsK4BXdLiJKdEaA5Vo9cl&#10;/fx48+acEueZrpgCLUq6F45ezl+/uujMTEygBlUJSxBEu1lnSlp7b2ZZ5ngtWuZOwAiNRgm2ZR5V&#10;u84qyzpEb1U2yfOzrANbGQtcOIdfr5ORziO+lIL7eymd8ESVFHPz8bTxXIUzm1+w2doyUze8T4P9&#10;QxYtazReOkJdM8/Ixja/QbUNt+BA+hMObQZSNlzEGrCaIn9WzUPNjIi1IDnOjDS5/wfL77ZLS5qq&#10;pGeUaNbiEy0xQQ9ffnz35Czw0xk3Q7cHs7S95lAMxe6kbcM/lkF2kdP9yKnYecLxY1FM3+bIPEfT&#10;+em7yWmAzA6xxjr/QUBLglBSiy8WiWTbW+eT6+ASrnKgmuqmUSoqoUvElbJky/B9V+uiB//FS+m/&#10;BfrdC4GYY4jMQvmp4Cj5vRIBT+lPQiJxWOIkJhxb9pAM41xoXyRTzSqRcjzN8TdkOaQfCYmAAVli&#10;dSN2DzB4JpABO9HT+4dQETt+DM7/lFgKHiPizaD9GNw2GuxLAAqr6m9O/gNJiZrA0gqqPbaVhTRv&#10;zvCbBp/3ljm/ZBYHDBsCl4a/x0Mq6EoKvURJDfbbS9+DP/Y9WinpcGBL6r5umBWUqI8aJ+J9MZ2G&#10;CY/KFDsNFXtsWR1b9Ka9AuyZAteT4VEM/l4NorTQPuFuWYRb0cQ0x7tLyr0dlCufFgluJy4Wi+iG&#10;U22Yv9UPhgfwwGpo38fdE7Om73GPs3EHw3Cz2bNWT74hUsNi40E2cQ4OvPZ840aIjdNvr7ByjvXo&#10;ddix858AAAD//wMAUEsDBBQABgAIAAAAIQD90GSm3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/LTsQwDEX3SPxDZCR2TNoOlFKajngIEOwYHmtPY9qKxqmazEzh6zErWNrn6vq4Ws1uUDuaQu/Z&#10;QLpIQBE33vbcGnh9uTspQIWIbHHwTAa+KMCqPjyosLR+z8+0W8dWSQmHEg10MY6l1qHpyGFY+JFY&#10;2IefHEYZp1bbCfdS7gadJUmuHfYsFzoc6aaj5nO9dQbcE1+Pbw8Juix//A6uuT+/7d+NOT6ary5B&#10;RZrjXxh+9UUdanHa+C3boAYD2UVxJlEB6RKUBJZpLouNkNMCdF3p/x/UPwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDPUJqbmAIAAKsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQD90GSm3QAAAAkBAAAPAAAAAAAAAAAAAAAAAPIEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="238964EA" id="Prostokąt 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:149.25pt;margin-top:5.65pt;width:9pt;height:6.75pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPUJqbmAIAAKsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aztOuCOkXQosOA&#10;og3WDj0rshQbk0VNUuJk9/3ZPmyUZDtZV2zAsBwU0iSfyCeSF5e7VpGtsK4BXdLiJKdEaA5Vo9cl&#10;/fx48+acEueZrpgCLUq6F45ezl+/uujMTEygBlUJSxBEu1lnSlp7b2ZZ5ngtWuZOwAiNRgm2ZR5V&#10;u84qyzpEb1U2yfOzrANbGQtcOIdfr5ORziO+lIL7eymd8ESVFHPz8bTxXIUzm1+w2doyUze8T4P9&#10;QxYtazReOkJdM8/Ixja/QbUNt+BA+hMObQZSNlzEGrCaIn9WzUPNjIi1IDnOjDS5/wfL77ZLS5qq&#10;pGeUaNbiEy0xQQ9ffnz35Czw0xk3Q7cHs7S95lAMxe6kbcM/lkF2kdP9yKnYecLxY1FM3+bIPEfT&#10;+em7yWmAzA6xxjr/QUBLglBSiy8WiWTbW+eT6+ASrnKgmuqmUSoqoUvElbJky/B9V+uiB//FS+m/&#10;BfrdC4GYY4jMQvmp4Cj5vRIBT+lPQiJxWOIkJhxb9pAM41xoXyRTzSqRcjzN8TdkOaQfCYmAAVli&#10;dSN2DzB4JpABO9HT+4dQETt+DM7/lFgKHiPizaD9GNw2GuxLAAqr6m9O/gNJiZrA0gqqPbaVhTRv&#10;zvCbBp/3ljm/ZBYHDBsCl4a/x0Mq6EoKvURJDfbbS9+DP/Y9WinpcGBL6r5umBWUqI8aJ+J9MZ2G&#10;CY/KFDsNFXtsWR1b9Ka9AuyZAteT4VEM/l4NorTQPuFuWYRb0cQ0x7tLyr0dlCufFgluJy4Wi+iG&#10;U22Yv9UPhgfwwGpo38fdE7Om73GPs3EHw3Cz2bNWT74hUsNi40E2cQ4OvPZ840aIjdNvr7ByjvXo&#10;ddix858AAAD//wMAUEsDBBQABgAIAAAAIQD90GSm3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/LTsQwDEX3SPxDZCR2TNoOlFKajngIEOwYHmtPY9qKxqmazEzh6zErWNrn6vq4Ws1uUDuaQu/Z&#10;QLpIQBE33vbcGnh9uTspQIWIbHHwTAa+KMCqPjyosLR+z8+0W8dWSQmHEg10MY6l1qHpyGFY+JFY&#10;2IefHEYZp1bbCfdS7gadJUmuHfYsFzoc6aaj5nO9dQbcE1+Pbw8Juix//A6uuT+/7d+NOT6ary5B&#10;RZrjXxh+9UUdanHa+C3boAYD2UVxJlEB6RKUBJZpLouNkNMCdF3p/x/UPwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDPUJqbmAIAAKsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQD90GSm3QAAAAkBAAAPAAAAAAAAAAAAAAAAAPIEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0032230F" w:rsidRPr="003E2961">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bez wskazania pracodawcy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE30A18" w14:textId="77777777" w:rsidR="001A6801" w:rsidRPr="001A6801" w:rsidRDefault="001A6801" w:rsidP="00447C06">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk177820032"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk199846926"/>
     </w:p>
-    <w:p w14:paraId="6CE1577D" w14:textId="77777777" w:rsidR="00447C06" w:rsidRPr="0032230F" w:rsidRDefault="00447C06" w:rsidP="00447C06">
+    <w:p w14:paraId="6CE1577D" w14:textId="77777777" w:rsidR="00447C06" w:rsidRPr="0043572D" w:rsidRDefault="00447C06" w:rsidP="00447C06">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:r w:rsidRPr="0043572D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Podstawa prawna: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE65A70" w14:textId="608D9DFC" w:rsidR="00447C06" w:rsidRPr="003E2961" w:rsidRDefault="00CF53D7" w:rsidP="003E2961">
+    <w:p w14:paraId="1BE65A70" w14:textId="5547F000" w:rsidR="00447C06" w:rsidRPr="0043572D" w:rsidRDefault="00CF53D7" w:rsidP="003E2961">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043572D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00447C06" w:rsidRPr="003E2961">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00447C06" w:rsidRPr="0043572D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">rt. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E2961">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0043572D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
-      <w:r w:rsidR="00647D7B" w:rsidRPr="003E2961">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00647D7B" w:rsidRPr="0043572D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E2961">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0043572D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz 138-139</w:t>
       </w:r>
-      <w:r w:rsidR="00447C06" w:rsidRPr="003E2961">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00447C06" w:rsidRPr="0043572D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> ustawy z dnia</w:t>
       </w:r>
-      <w:r w:rsidR="00DE7055" w:rsidRPr="003E2961">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00DE7055" w:rsidRPr="0043572D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20.03.2025</w:t>
       </w:r>
-      <w:r w:rsidR="00984D6C" w:rsidRPr="003E2961">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00984D6C" w:rsidRPr="0043572D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00447C06" w:rsidRPr="003E2961">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00447C06" w:rsidRPr="0043572D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">r. o rynku pracy </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E2961">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0043572D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">i służbach zatrudnienia </w:t>
       </w:r>
-      <w:r w:rsidR="00701910" w:rsidRPr="003E2961">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00701910" w:rsidRPr="0043572D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00705041" w:rsidRPr="003E2961">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00705041" w:rsidRPr="0043572D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Dz. U. </w:t>
       </w:r>
-      <w:r w:rsidR="00B831B1" w:rsidRPr="003E2961">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00B831B1" w:rsidRPr="0043572D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="001B207E" w:rsidRPr="003E2961">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="001B207E" w:rsidRPr="0043572D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00DE7055" w:rsidRPr="003E2961">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00DE7055" w:rsidRPr="0043572D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="001B207E" w:rsidRPr="003E2961">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="001B207E" w:rsidRPr="0043572D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001F3BC8" w:rsidRPr="003E2961">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="001F3BC8" w:rsidRPr="0043572D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>r.</w:t>
       </w:r>
-      <w:r w:rsidR="005B06B1">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="005B06B1" w:rsidRPr="0043572D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> poz. 620</w:t>
       </w:r>
-      <w:r w:rsidR="003E2961">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="0043572D" w:rsidRPr="0043572D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z późn. zm.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2961" w:rsidRPr="0043572D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="6F283042" w14:textId="77777777" w:rsidR="00447C06" w:rsidRDefault="00447C06" w:rsidP="00447C06">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9781"/>
         </w:tabs>
         <w:ind w:left="284"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F9C2B88" w14:textId="77777777" w:rsidR="009B1CB3" w:rsidRPr="001A6801" w:rsidRDefault="009B1CB3" w:rsidP="00447C06">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9781"/>
         </w:tabs>
         <w:ind w:left="284"/>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="73D04F4E" w14:textId="5CB5A589" w:rsidR="00447C06" w:rsidRPr="00B42D41" w:rsidRDefault="00447C06" w:rsidP="00343297">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9781"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -844,51 +853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>..............</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA213BF" w14:textId="4C896163" w:rsidR="00447C06" w:rsidRPr="002F05C8" w:rsidRDefault="00447C06" w:rsidP="00447C06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
           <w:tab w:val="left" w:pos="8789"/>
           <w:tab w:val="left" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk198632970"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk198632970"/>
       <w:r w:rsidRPr="002F05C8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Telefon/ e-mail</w:t>
       </w:r>
       <w:r w:rsidR="00EB58EC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="002F05C8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>............................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00311666" w:rsidRPr="002F05C8">
@@ -1157,51 +1166,51 @@
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00EB58EC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="002F05C8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.................................................................</w:t>
       </w:r>
       <w:r w:rsidR="002F05C8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="013F2C7F" w14:textId="60783EF8" w:rsidR="00C20E74" w:rsidRDefault="00647D7B" w:rsidP="00C20E74">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
           <w:tab w:val="left" w:pos="8789"/>
           <w:tab w:val="left" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F05C8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wysokość stopy procentowej składki na ubezpieczenie wypadkowe wynosi</w:t>
       </w:r>
@@ -1672,51 +1681,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0107AE89" w14:textId="77777777" w:rsidR="001E2B93" w:rsidRDefault="001E2B93" w:rsidP="009B1CB3">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EBF63B0" w14:textId="41E8C374" w:rsidR="00447C06" w:rsidRPr="002F05C8" w:rsidRDefault="00447C06" w:rsidP="006167AB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk199847349"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk199847349"/>
       <w:r w:rsidRPr="002F05C8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liczba </w:t>
       </w:r>
       <w:r w:rsidR="002F05C8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">osób </w:t>
       </w:r>
       <w:r w:rsidRPr="002F05C8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">bezrobotnych proponowanych do zatrudnienia w ramach </w:t>
       </w:r>
       <w:r w:rsidR="00C20E74" w:rsidRPr="002F05C8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2787,51 +2796,51 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4257CD46" id="Prostokąt 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:3.7pt;width:9pt;height:6.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCffhqemAIAAKsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9vEzEMf0fiO0R5Z3dXOtiqXadq0xDS&#10;tFV0aM9pLulF5OKQpL2Wd74ZHwwn96djTCAh+pDaZ/sX+xfbF5f7RpOdcF6BKWlxklMiDIdKmU1J&#10;Pz/cvDmjxAdmKqbBiJIehKeX89evLlo7ExOoQVfCEQQxftbaktYh2FmWeV6LhvkTsMKgUYJrWEDV&#10;bbLKsRbRG51N8vxd1oKrrAMuvMev152RzhO+lIKHeym9CESXFHML6XTpXMczm1+w2cYxWyvep8H+&#10;IYuGKYOXjlDXLDCydeo3qEZxBx5kOOHQZCCl4iLVgNUU+bNqVjWzItWC5Hg70uT/Hyy/2y0dUVVJ&#10;zykxrMEnWmKCAb78+B7IeeSntX6Gbiu7dL3mUYzF7qVr4j+WQfaJ08PIqdgHwvFjUUzf5sg8R9PZ&#10;6fvJaYTMjrHW+fBBQEOiUFKHL5aIZLtbHzrXwSVe5UGr6kZpnZTYJeJKO7Jj+L7rTdGD/+Klzd8C&#10;w/6FQMwxRmax/K7gJIWDFhFPm09CInFY4iQlnFr2mAzjXJhQdKaaVaLL8TTH35DlkH4iJAFGZInV&#10;jdg9wODZgQzYHT29fwwVqePH4PxPiXXBY0S6GUwYgxtlwL0EoLGq/ubOfyCpoyaytIbqgG3loJs3&#10;b/mNwue9ZT4smcMBw4bApRHu8ZAa2pJCL1FSg/v20vfoj32PVkpaHNiS+q9b5gQl+qPBiTgvptM4&#10;4UmZYqeh4p5a1k8tZttcAfZMgevJ8iRG/6AHUTpoHnG3LOKtaGKG490l5cENylXoFgluJy4Wi+SG&#10;U21ZuDUryyN4ZDW278P+kTnb93jA2biDYbjZ7Fmrd74x0sBiG0CqNAdHXnu+cSOkxum3V1w5T/Xk&#10;ddyx858AAAD//wMAUEsDBBQABgAIAAAAIQAjFzDX2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9LT8MwEITvSPwHa5G4UZsItSXNpuIhQHCjPM7beJtExOsodtvQX1/3BMfRjGa+KZaj69SOh9B6&#10;QbieGFAslbet1AifH09Xc1AhkljqvDDCLwdYludnBeXW7+Wdd6tYq1QiISeEJsY+1zpUDTsKE9+z&#10;JG/jB0cxyaHWdqB9KnedzoyZaketpIWGen5ouPpZbR2Ce5P7/uvFkMumr4fgqufZY/uNeHkx3i1A&#10;RR7jXxhO+AkdysS09luxQXUI6UhEmN2AOpnzJNcImbkFXRb6P3x5BAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAJ9+Gp6YAgAAqwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhACMXMNfZAAAABAEAAA8AAAAAAAAAAAAAAAAA8gQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD4BQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="37B9A87C" id="Prostokąt 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:3.7pt;width:9pt;height:6.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCffhqemAIAAKsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9vEzEMf0fiO0R5Z3dXOtiqXadq0xDS&#10;tFV0aM9pLulF5OKQpL2Wd74ZHwwn96djTCAh+pDaZ/sX+xfbF5f7RpOdcF6BKWlxklMiDIdKmU1J&#10;Pz/cvDmjxAdmKqbBiJIehKeX89evLlo7ExOoQVfCEQQxftbaktYh2FmWeV6LhvkTsMKgUYJrWEDV&#10;bbLKsRbRG51N8vxd1oKrrAMuvMev152RzhO+lIKHeym9CESXFHML6XTpXMczm1+w2cYxWyvep8H+&#10;IYuGKYOXjlDXLDCydeo3qEZxBx5kOOHQZCCl4iLVgNUU+bNqVjWzItWC5Hg70uT/Hyy/2y0dUVVJ&#10;zykxrMEnWmKCAb78+B7IeeSntX6Gbiu7dL3mUYzF7qVr4j+WQfaJ08PIqdgHwvFjUUzf5sg8R9PZ&#10;6fvJaYTMjrHW+fBBQEOiUFKHL5aIZLtbHzrXwSVe5UGr6kZpnZTYJeJKO7Jj+L7rTdGD/+Klzd8C&#10;w/6FQMwxRmax/K7gJIWDFhFPm09CInFY4iQlnFr2mAzjXJhQdKaaVaLL8TTH35DlkH4iJAFGZInV&#10;jdg9wODZgQzYHT29fwwVqePH4PxPiXXBY0S6GUwYgxtlwL0EoLGq/ubOfyCpoyaytIbqgG3loJs3&#10;b/mNwue9ZT4smcMBw4bApRHu8ZAa2pJCL1FSg/v20vfoj32PVkpaHNiS+q9b5gQl+qPBiTgvptM4&#10;4UmZYqeh4p5a1k8tZttcAfZMgevJ8iRG/6AHUTpoHnG3LOKtaGKG490l5cENylXoFgluJy4Wi+SG&#10;U21ZuDUryyN4ZDW278P+kTnb93jA2biDYbjZ7Fmrd74x0sBiG0CqNAdHXnu+cSOkxum3V1w5T/Xk&#10;ddyx858AAAD//wMAUEsDBBQABgAIAAAAIQAjFzDX2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9LT8MwEITvSPwHa5G4UZsItSXNpuIhQHCjPM7beJtExOsodtvQX1/3BMfRjGa+KZaj69SOh9B6&#10;QbieGFAslbet1AifH09Xc1AhkljqvDDCLwdYludnBeXW7+Wdd6tYq1QiISeEJsY+1zpUDTsKE9+z&#10;JG/jB0cxyaHWdqB9KnedzoyZaketpIWGen5ouPpZbR2Ce5P7/uvFkMumr4fgqufZY/uNeHkx3i1A&#10;RR7jXxhO+AkdysS09luxQXUI6UhEmN2AOpnzJNcImbkFXRb6P3x5BAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAJ9+Gp6YAgAAqwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhACMXMNfZAAAABAEAAA8AAAAAAAAAAAAAAAAA8gQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD4BQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00447C06" w:rsidRPr="002F05C8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">do 10 dnia miesiąca za miesiąc poprzedni </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E4AC921" w14:textId="77777777" w:rsidR="00447C06" w:rsidRPr="002F05C8" w:rsidRDefault="00447C06" w:rsidP="00447C06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="8789"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -2984,51 +2993,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="005C1B32" w:rsidRPr="002F05C8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> od…………..………….….… do…………………………</w:t>
       </w:r>
       <w:r w:rsidR="00020764">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002F05C8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="5131338A" w14:textId="0FD59B6C" w:rsidR="00300098" w:rsidRPr="00300098" w:rsidRDefault="00300098" w:rsidP="00300098">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1637"/>
           <w:tab w:val="left" w:pos="8789"/>
         </w:tabs>
         <w:ind w:left="1260" w:hanging="834"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00300098">
         <w:t xml:space="preserve">(nie </w:t>
       </w:r>
       <w:r>
         <w:t>krótszy</w:t>
       </w:r>
       <w:r w:rsidRPr="00300098">
         <w:t xml:space="preserve"> niż </w:t>
       </w:r>
@@ -5060,52 +5069,50 @@
       </w:r>
       <w:r w:rsidR="00303781">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i </w:t>
       </w:r>
       <w:r w:rsidR="00303781">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zobowiązani są złożyć wyłącznie beneficjenci pomocy publicznej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16810A6F" w14:textId="77777777" w:rsidR="00294A49" w:rsidRDefault="00294A49" w:rsidP="00294A49">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F79FC4B" w14:textId="41BF96C3" w:rsidR="00294A49" w:rsidRPr="00294A49" w:rsidRDefault="00294A49" w:rsidP="00294A49">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294A49">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -7394,51 +7401,51 @@
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00303781">
+    <w:r w:rsidR="0043572D">
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7192D9B0" w14:textId="77777777" w:rsidR="00065AE5" w:rsidRDefault="00065AE5" w:rsidP="00715ADD">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
@@ -11142,50 +11149,51 @@
     <w:rsid w:val="002F05C8"/>
     <w:rsid w:val="002F087F"/>
     <w:rsid w:val="002F7E12"/>
     <w:rsid w:val="00300098"/>
     <w:rsid w:val="00303781"/>
     <w:rsid w:val="00311666"/>
     <w:rsid w:val="0032230F"/>
     <w:rsid w:val="0032598A"/>
     <w:rsid w:val="00331A12"/>
     <w:rsid w:val="00343297"/>
     <w:rsid w:val="00346FCD"/>
     <w:rsid w:val="0035141D"/>
     <w:rsid w:val="00357484"/>
     <w:rsid w:val="003634DE"/>
     <w:rsid w:val="003836BC"/>
     <w:rsid w:val="003B72B2"/>
     <w:rsid w:val="003C3161"/>
     <w:rsid w:val="003D0E83"/>
     <w:rsid w:val="003D3B27"/>
     <w:rsid w:val="003E2961"/>
     <w:rsid w:val="00411725"/>
     <w:rsid w:val="0042146A"/>
     <w:rsid w:val="00421FDB"/>
     <w:rsid w:val="00430721"/>
     <w:rsid w:val="004355A9"/>
+    <w:rsid w:val="0043572D"/>
     <w:rsid w:val="0043691B"/>
     <w:rsid w:val="00447C06"/>
     <w:rsid w:val="004706DD"/>
     <w:rsid w:val="0048012E"/>
     <w:rsid w:val="00480D81"/>
     <w:rsid w:val="004847C9"/>
     <w:rsid w:val="00494DC1"/>
     <w:rsid w:val="00497BBD"/>
     <w:rsid w:val="004A2BE4"/>
     <w:rsid w:val="004A3DF3"/>
     <w:rsid w:val="004A721D"/>
     <w:rsid w:val="004B13F2"/>
     <w:rsid w:val="004D6130"/>
     <w:rsid w:val="004E71EB"/>
     <w:rsid w:val="005035E1"/>
     <w:rsid w:val="00511A80"/>
     <w:rsid w:val="00522DD4"/>
     <w:rsid w:val="00523E02"/>
     <w:rsid w:val="0052494F"/>
     <w:rsid w:val="0052795C"/>
     <w:rsid w:val="0053736D"/>
     <w:rsid w:val="005508CE"/>
     <w:rsid w:val="005562E8"/>
     <w:rsid w:val="00565573"/>
     <w:rsid w:val="0057294F"/>
@@ -12465,81 +12473,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B7CE0AF-C58C-4BBD-8253-AB9ED1CA5CB3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{412543D2-22F6-4B5A-B4BA-1CE2FE3BADC4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1738</Words>
-  <Characters>10430</Characters>
+  <Words>1740</Words>
+  <Characters>10440</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>86</Lines>
+  <Lines>87</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>PUP_SZCZECINEK</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12144</CharactersWithSpaces>
+  <CharactersWithSpaces>12156</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>stanislawa_maksymiuk</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>